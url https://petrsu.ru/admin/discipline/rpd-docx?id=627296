--- v0 (2026-04-21)
+++ v1 (2026-04-21)
@@ -5446,51 +5446,51 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="974F6B73"/>
+    <w:nsid w:val="545B0F47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5594,51 +5594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57B7CB53"/>
+    <w:nsid w:val="6BDC08FA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5742,51 +5742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="691558BD"/>
+    <w:nsid w:val="D8C8EC0A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5890,51 +5890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ABD86EBA"/>
+    <w:nsid w:val="D7CA596F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6038,51 +6038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6919388A"/>
+    <w:nsid w:val="332C66B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6186,51 +6186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E721B801"/>
+    <w:nsid w:val="2D7DB5FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6334,51 +6334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="CB266B55"/>
+    <w:nsid w:val="A1A8A983"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6482,51 +6482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="11B5ED2C"/>
+    <w:nsid w:val="ACFF0A1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6630,51 +6630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="41B3A6ED"/>
+    <w:nsid w:val="CE2A5D45"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6778,51 +6778,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1E40155F"/>
+    <w:nsid w:val="D6D5CDA1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6926,51 +6926,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="33FB14A1"/>
+    <w:nsid w:val="098DCCCA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>