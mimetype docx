--- v0 (2026-04-21)
+++ v1 (2026-04-23)
@@ -4924,51 +4924,51 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D365C45E"/>
+    <w:nsid w:val="4C6E8562"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BFF80CD7"/>
+    <w:nsid w:val="33235F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5220,51 +5220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9B7BBD24"/>
+    <w:nsid w:val="A83476DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5368,51 +5368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B3F27C3F"/>
+    <w:nsid w:val="CB58BAF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5516,51 +5516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3A7FD34B"/>
+    <w:nsid w:val="871FBF7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5664,51 +5664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5E578190"/>
+    <w:nsid w:val="9299095D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5812,51 +5812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5D14DE8B"/>
+    <w:nsid w:val="07DF48FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5960,51 +5960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F345FFB1"/>
+    <w:nsid w:val="6DC235DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6108,51 +6108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3722E4B4"/>
+    <w:nsid w:val="4C827F02"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6256,51 +6256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="56E3EBC0"/>
+    <w:nsid w:val="98ED9CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6404,51 +6404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="08E1D5EA"/>
+    <w:nsid w:val="C7093289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6552,51 +6552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="34233B0D"/>
+    <w:nsid w:val="73565675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6700,51 +6700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A6ACEDD9"/>
+    <w:nsid w:val="E019CCF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6848,51 +6848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="7D767257"/>
+    <w:nsid w:val="3567E3FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6996,51 +6996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DE206291"/>
+    <w:nsid w:val="FB461DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7144,51 +7144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="F73A4758"/>
+    <w:nsid w:val="3DD36332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7292,51 +7292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="DF0EE4BE"/>
+    <w:nsid w:val="A47CC0C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7440,51 +7440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="D0DD692F"/>
+    <w:nsid w:val="FF6690D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7588,51 +7588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="C5B3C335"/>
+    <w:nsid w:val="D00BDBFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7736,51 +7736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="B40ECC80"/>
+    <w:nsid w:val="BB1815AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7884,51 +7884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="08392ED8"/>
+    <w:nsid w:val="D05A1F0E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>