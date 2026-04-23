--- v0 (2026-04-21)
+++ v1 (2026-04-23)
@@ -5607,51 +5607,51 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82319741"/>
+    <w:nsid w:val="EA21CFD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5755,51 +5755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DC01436"/>
+    <w:nsid w:val="9A575CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5903,51 +5903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C63431FE"/>
+    <w:nsid w:val="6560D6A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6051,51 +6051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D3189BE1"/>
+    <w:nsid w:val="28D6CEE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6199,51 +6199,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F11E61A3"/>
+    <w:nsid w:val="8AC77B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6347,51 +6347,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E812AFCE"/>
+    <w:nsid w:val="FD626738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6495,51 +6495,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1E4BC391"/>
+    <w:nsid w:val="E67EAD8D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6643,51 +6643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="69F3F207"/>
+    <w:nsid w:val="55342B39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6791,51 +6791,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B157F37E"/>
+    <w:nsid w:val="A31CCA33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6939,51 +6939,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7884A0C2"/>
+    <w:nsid w:val="8D937AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7087,51 +7087,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FFFDECA4"/>
+    <w:nsid w:val="3E518B16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7235,51 +7235,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D3425E3A"/>
+    <w:nsid w:val="E9B9EE91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7383,51 +7383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6956D9DB"/>
+    <w:nsid w:val="269120F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7531,51 +7531,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="47FE7739"/>
+    <w:nsid w:val="039A7E3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7679,51 +7679,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="5AD2D6D5"/>
+    <w:nsid w:val="34EB60B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7827,51 +7827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="77FC83B3"/>
+    <w:nsid w:val="B28B9880"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7975,51 +7975,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="AFC6B446"/>
+    <w:nsid w:val="9FCBEB35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8123,51 +8123,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="5AC585EB"/>
+    <w:nsid w:val="D375DF55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>