--- v0 (2026-04-21)
+++ v1 (2026-04-21)
@@ -7500,51 +7500,51 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45E3A276"/>
+    <w:nsid w:val="F31B6B42"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7648,51 +7648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="963899AF"/>
+    <w:nsid w:val="11F08411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7796,51 +7796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AFD2D4E8"/>
+    <w:nsid w:val="0C7F72BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7944,51 +7944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AF2642BD"/>
+    <w:nsid w:val="CADD3FC2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8092,51 +8092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0E596AD7"/>
+    <w:nsid w:val="E02B94AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8240,51 +8240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7E75DC36"/>
+    <w:nsid w:val="4215E9FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8388,51 +8388,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3864D7CB"/>
+    <w:nsid w:val="73954784"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8536,51 +8536,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C31B3CF7"/>
+    <w:nsid w:val="14FE632E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8684,51 +8684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5BBF3454"/>
+    <w:nsid w:val="0896E091"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>