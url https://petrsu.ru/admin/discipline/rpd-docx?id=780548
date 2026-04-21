--- v0 (2026-04-21)
+++ v1 (2026-04-21)
@@ -14100,51 +14100,51 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA8CC249"/>
+    <w:nsid w:val="0B34C4F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14248,51 +14248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CC487A7A"/>
+    <w:nsid w:val="BF28B01A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14396,51 +14396,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A4A17E96"/>
+    <w:nsid w:val="65AA236A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14544,51 +14544,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FD85957"/>
+    <w:nsid w:val="F8451D6A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14692,51 +14692,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="39F13C38"/>
+    <w:nsid w:val="2D5585C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14840,51 +14840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="87909DB2"/>
+    <w:nsid w:val="85F2E99E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14988,51 +14988,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4EE71460"/>
+    <w:nsid w:val="8C8ECF38"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15136,51 +15136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="638D7A0F"/>
+    <w:nsid w:val="07D0F54C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15284,51 +15284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CF65F0E4"/>
+    <w:nsid w:val="F3D1F9F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15432,51 +15432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="43BB1A7F"/>
+    <w:nsid w:val="76006D9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15580,51 +15580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E13E52C0"/>
+    <w:nsid w:val="A4EFE8E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15728,51 +15728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0A14F354"/>
+    <w:nsid w:val="3260CD98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15876,51 +15876,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B5A620E9"/>
+    <w:nsid w:val="A4F29A9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16024,51 +16024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8ECBFE2E"/>
+    <w:nsid w:val="FE275741"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16172,51 +16172,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="74E90BA4"/>
+    <w:nsid w:val="846D667B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16320,51 +16320,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="5B077176"/>
+    <w:nsid w:val="C65000AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16468,51 +16468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="037548F8"/>
+    <w:nsid w:val="01538845"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16616,51 +16616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="37999072"/>
+    <w:nsid w:val="BDCBE526"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16764,51 +16764,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="8B6E6F17"/>
+    <w:nsid w:val="C691BD7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>