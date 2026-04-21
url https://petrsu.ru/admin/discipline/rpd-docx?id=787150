--- v0 (2026-04-21)
+++ v1 (2026-04-21)
@@ -16356,51 +16356,51 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EE734B4"/>
+    <w:nsid w:val="07952DA4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16504,51 +16504,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E6EBEA9F"/>
+    <w:nsid w:val="A40F9ED8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16652,51 +16652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DDFCB6E"/>
+    <w:nsid w:val="B54A38A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16800,51 +16800,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="56C54FED"/>
+    <w:nsid w:val="6F89D17C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16948,51 +16948,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EE2D89F3"/>
+    <w:nsid w:val="9DDAA01C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17096,51 +17096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FFF3851C"/>
+    <w:nsid w:val="4EBBC68A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17244,51 +17244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="98599384"/>
+    <w:nsid w:val="0698799A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17392,51 +17392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="02F2A1A1"/>
+    <w:nsid w:val="44C92FF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17540,51 +17540,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C64EC85D"/>
+    <w:nsid w:val="8B01BFD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17688,51 +17688,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F8656720"/>
+    <w:nsid w:val="E836F29A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17836,51 +17836,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="999588CC"/>
+    <w:nsid w:val="F88FCBF1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17984,51 +17984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E9AB44D3"/>
+    <w:nsid w:val="6DE79F82"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18132,51 +18132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D0FD7442"/>
+    <w:nsid w:val="D3B71740"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18280,51 +18280,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="18E93D8C"/>
+    <w:nsid w:val="175159CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18428,51 +18428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F100090A"/>
+    <w:nsid w:val="FF60EAF3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18576,51 +18576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6F206C43"/>
+    <w:nsid w:val="E032A265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18724,51 +18724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="F230AF92"/>
+    <w:nsid w:val="85B67169"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>