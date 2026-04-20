--- v0 (2026-04-20)
+++ v1 (2026-04-20)
@@ -4989,51 +4989,51 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F94D97D"/>
+    <w:nsid w:val="18FCD2A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5137,51 +5137,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73AAF419"/>
+    <w:nsid w:val="70BB6C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5285,51 +5285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7381F6DB"/>
+    <w:nsid w:val="493F56FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5433,51 +5433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5093115B"/>
+    <w:nsid w:val="03C2024D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5581,51 +5581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3A1D3C6D"/>
+    <w:nsid w:val="166C2721"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5729,51 +5729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D835DF6B"/>
+    <w:nsid w:val="B5703D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5877,51 +5877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5EF0D1A3"/>
+    <w:nsid w:val="F14E68BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6025,51 +6025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8DB1C02F"/>
+    <w:nsid w:val="CDD21BBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6173,51 +6173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="71F9E9AC"/>
+    <w:nsid w:val="D6CE4F73"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6321,51 +6321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D5B1CAC4"/>
+    <w:nsid w:val="8D8E8B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6469,51 +6469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="8750BA27"/>
+    <w:nsid w:val="F34E4C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6617,51 +6617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FAC938A0"/>
+    <w:nsid w:val="9012FD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6765,51 +6765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="51E50A19"/>
+    <w:nsid w:val="1BD257C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6913,51 +6913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="CBB917DD"/>
+    <w:nsid w:val="ED84DD31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7061,51 +7061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="845C5413"/>
+    <w:nsid w:val="B3BAAF55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7209,51 +7209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="C43E4450"/>
+    <w:nsid w:val="B0A09E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>