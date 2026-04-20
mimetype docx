--- v0 (2026-04-20)
+++ v1 (2026-04-20)
@@ -4818,51 +4818,51 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F8224F4"/>
+    <w:nsid w:val="29D8C700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4966,51 +4966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="915CBD3D"/>
+    <w:nsid w:val="D0C0A7B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5114,51 +5114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AF33A96E"/>
+    <w:nsid w:val="69BF5B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5262,51 +5262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BAA0A6D3"/>
+    <w:nsid w:val="88C97E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5410,51 +5410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0FE9DD3C"/>
+    <w:nsid w:val="474A697E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5558,51 +5558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AEA0F43F"/>
+    <w:nsid w:val="62AB2537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5706,51 +5706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8865B0E2"/>
+    <w:nsid w:val="E9D5E9B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5854,51 +5854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3E57E004"/>
+    <w:nsid w:val="F0E83A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6002,51 +6002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AF098E73"/>
+    <w:nsid w:val="B9F1E809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6150,51 +6150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="836C3A13"/>
+    <w:nsid w:val="59A10667"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6298,51 +6298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="73F89685"/>
+    <w:nsid w:val="31FBA203"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6446,51 +6446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D3E9B70D"/>
+    <w:nsid w:val="ACD3412B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>