--- v0 (2026-04-21)
+++ v1 (2026-04-23)
@@ -4911,51 +4911,51 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E9E3FED"/>
+    <w:nsid w:val="933398F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5059,51 +5059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3488E92F"/>
+    <w:nsid w:val="05298421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5207,51 +5207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CD71A7B"/>
+    <w:nsid w:val="7B2417CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5355,51 +5355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4EE67F28"/>
+    <w:nsid w:val="12A25CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5503,51 +5503,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="739E4244"/>
+    <w:nsid w:val="25FE167E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5651,51 +5651,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DDD22D15"/>
+    <w:nsid w:val="A8A9FD2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5799,51 +5799,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="047F01B8"/>
+    <w:nsid w:val="34657DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5947,51 +5947,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7C4CD652"/>
+    <w:nsid w:val="71B0D52F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6095,51 +6095,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="FA44CB53"/>
+    <w:nsid w:val="D2F7C588"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6243,51 +6243,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="40EB8EA2"/>
+    <w:nsid w:val="6E9CE503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6391,51 +6391,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="83DFE51C"/>
+    <w:nsid w:val="1D10B6F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6539,51 +6539,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B68159F3"/>
+    <w:nsid w:val="1D2D3524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6687,51 +6687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="84522B25"/>
+    <w:nsid w:val="CE30A1B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6835,51 +6835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D79990EE"/>
+    <w:nsid w:val="A23E59DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6983,51 +6983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="FDE2EFF0"/>
+    <w:nsid w:val="C4F69128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7131,51 +7131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="EF17A00A"/>
+    <w:nsid w:val="957CD439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7279,51 +7279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="61E77014"/>
+    <w:nsid w:val="A4448697"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7427,51 +7427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="AF844B22"/>
+    <w:nsid w:val="12A8C04C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7575,51 +7575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="1F75E934"/>
+    <w:nsid w:val="CDF97283"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7723,51 +7723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="37BE09CD"/>
+    <w:nsid w:val="3214FC80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7871,51 +7871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="436B2A2E"/>
+    <w:nsid w:val="74C57D4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>