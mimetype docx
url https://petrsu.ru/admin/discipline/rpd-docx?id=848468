--- v0 (2026-04-21)
+++ v1 (2026-04-21)
@@ -4994,51 +4994,51 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4153B25"/>
+    <w:nsid w:val="E5393E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5142,51 +5142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="496CB08F"/>
+    <w:nsid w:val="90E6EB0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5290,51 +5290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A937AB5C"/>
+    <w:nsid w:val="03B47F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5438,51 +5438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F4EBE66"/>
+    <w:nsid w:val="6C477E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5586,51 +5586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DF5134AE"/>
+    <w:nsid w:val="0A24DF66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5734,51 +5734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7DF670D7"/>
+    <w:nsid w:val="921C9FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5882,51 +5882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A22D2B82"/>
+    <w:nsid w:val="CF5139AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6030,51 +6030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C91757C7"/>
+    <w:nsid w:val="E5345EA0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6178,51 +6178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6FDFE8E8"/>
+    <w:nsid w:val="7661BDFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6326,51 +6326,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="496B7406"/>
+    <w:nsid w:val="BB6923C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6474,51 +6474,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3F6D534F"/>
+    <w:nsid w:val="0918DCDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6622,51 +6622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8FBB8495"/>
+    <w:nsid w:val="52CE2FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6770,51 +6770,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="5C86FF92"/>
+    <w:nsid w:val="FD18871D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6918,51 +6918,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="200F5084"/>
+    <w:nsid w:val="F3C259B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7066,51 +7066,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E52FCC4D"/>
+    <w:nsid w:val="A77E556E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7214,51 +7214,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="741C61CD"/>
+    <w:nsid w:val="61097D51"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7362,51 +7362,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="64C4247A"/>
+    <w:nsid w:val="195F942D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7510,51 +7510,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="3AEDB06E"/>
+    <w:nsid w:val="6503360D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>